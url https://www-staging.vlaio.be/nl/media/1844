--- v0 (2025-11-12)
+++ v1 (2026-10-07)
@@ -1,3295 +1,3148 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...345 lines deleted...]
-    <w:p w14:paraId="46840309" w14:textId="71299B99" w:rsidR="00D46ED0" w:rsidRPr="008E24B0" w:rsidRDefault="00443353" w:rsidP="008E24B0">
+    <w:p w14:paraId="5C855502" w14:textId="3B668422" w:rsidR="007918E4" w:rsidRDefault="00C764C5" w:rsidP="007918E4">
       <w:pPr>
-        <w:pStyle w:val="Kop2"/>
+        <w:sectPr w:rsidR="007918E4" w:rsidSect="0035561A">
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="even" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="284"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">TEMPLATE VOOR </w:t>
-[...2 lines deleted...]
-        <w:t>EIND</w:t>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0120373B" wp14:editId="4BF39053">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7559400" cy="10684800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="3" name="Afbeelding 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="3" name="Afbeelding 3"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7559400" cy="10684800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
+                        <ma14:placeholderFlag xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
       <w:r>
-        <w:t>VERSLAG</w:t>
-[...5 lines deleted...]
-        <w:t>INNOVATIEVE STARTERSSTEUN</w:t>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59F49B57" wp14:editId="17F84016">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>664210</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>4779645</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6172200" cy="3543300"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="4" name="Tekstvak 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6172200" cy="3543300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                        <a:extLst>
+                          <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
+                            <ma14:wrappingTextBoxFlag xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0B649819" w14:textId="468D807A" w:rsidR="009636F1" w:rsidRDefault="009A4D9C" w:rsidP="0019462C">
+                            <w:pPr>
+                              <w:pStyle w:val="Title"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Template eindverslag</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2D2B9C8C" w14:textId="636A62FF" w:rsidR="009636F1" w:rsidRDefault="009A4D9C" w:rsidP="0019462C">
+                            <w:pPr>
+                              <w:pStyle w:val="Subtitle"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>voor innovatieve starterssteun</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F9023A">
+                              <w:t xml:space="preserve"> – september 2021</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="59F49B57" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Tekstvak 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:52.3pt;margin-top:376.35pt;width:486pt;height:279pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAp560/YQIAADUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5xX282oU2QtMgwo&#10;2mLp0LMiS4kxWdQkJnb260vJTpp1u3TYxab4Evnxoy6v2tqwnfKhAlvw0WDImbISysquC/79cfHh&#10;I2cBhS2FAasKvleBX83ev7tsXK7GsAFTKs8oiQ154wq+QXR5lgW5UbUIA3DKklGDrwXS0a+z0ouG&#10;stcmGw+H51kDvnQepAqBtDedkc9Sfq2VxHutg0JmCk61Yfr69F3Fbza7FPnaC7epZF+G+IcqalFZ&#10;uvSY6kagYFtf/ZGqrqSHABoHEuoMtK6kSj1QN6Phq26WG+FU6oXACe4IU/h/aeXdbukePMP2M7Q0&#10;wAhI40IeSBn7abWv458qZWQnCPdH2FSLTJLyfHQxpllwJsk2OZtOJnSgPNlLuPMBvyioWRQK7mku&#10;CS6xuw3YuR5c4m0WFpUxaTbG/qagnJ1GpeH20S8VJwn3RsUoY78pzaoyFR4ViVbq2ni2E0QIIaWy&#10;mHpOeck7emm6+y2BvX8M7ap6S/AxIt0MFo/BdWXBJ5RelV3+OJSsO3+C+qTvKGK7avtJrqDc04A9&#10;dNwPTi4qGsKtCPggPJGdBkcLjPf00QaagkMvcbYB/+tv+uhPHCQrZw0tT8HDz63wijPz1RI7P42m&#10;07ht6TA9uxjTwZ9aVqcWu62vgcYxoqfCySRGfzQHUXuon2jP5/FWMgkr6e6C40G8xm6l6Z2Qaj5P&#10;TrRfTuCtXToZU0d4I8Ue2yfhXc9DJArfwWHNRP6Kjp1vjLQw3yLoKnE1Atyh2gNPu5nY3r8jcflP&#10;z8nr5bWbPQMAAP//AwBQSwMEFAAGAAgAAAAhALvx7GnfAAAADQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPwzAMhe9I/IfISNxYwtjarTSdEIgraBtM2i1rvLaicaomW8u/xzux23v20/PnfDW6Vpyx&#10;D40nDY8TBQKp9LahSsPX9v1hASJEQ9a0nlDDLwZYFbc3ucmsH2iN502sBJdQyIyGOsYukzKUNToT&#10;Jr5D4t3R985Etn0lbW8GLnetnCqVSGca4gu16fC1xvJnc3Iavj+O+91MfVZvbt4NflSS3FJqfX83&#10;vjyDiDjG/zBc8BkdCmY6+BPZIFr2apZwVEM6n6YgLgmVJjw6sHpiDbLI5fUXxR8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAKeetP2ECAAA1BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAu/Hsad8AAAANAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0B649819" w14:textId="468D807A" w:rsidR="009636F1" w:rsidRDefault="009A4D9C" w:rsidP="0019462C">
+                      <w:pPr>
+                        <w:pStyle w:val="Title"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Template eindverslag</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2D2B9C8C" w14:textId="636A62FF" w:rsidR="009636F1" w:rsidRDefault="009A4D9C" w:rsidP="0019462C">
+                      <w:pPr>
+                        <w:pStyle w:val="Subtitle"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>voor innovatieve starterssteun</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F9023A">
+                        <w:t xml:space="preserve"> – september 2021</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517545D6" w14:textId="77777777" w:rsidR="00D46ED0" w:rsidRPr="00970519" w:rsidRDefault="00D46ED0" w:rsidP="00D46ED0">
+    <w:p w14:paraId="021B0B77" w14:textId="1476A832" w:rsidR="006E4CD5" w:rsidRDefault="000107F1" w:rsidP="000107F1">
       <w:pPr>
-        <w:rPr>
-[...52 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t>Deel A : Algemene gegevens en inhoudelijk eindverslag</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="005C759C">
+        <w:t>eel A : Algemene gegevens en inhoudelijk eindverslag</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9747"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D46ED0" w:rsidRPr="00970519" w14:paraId="276F8251" w14:textId="77777777" w:rsidTr="00072AF8">
+      <w:tr w:rsidR="000D0C62" w:rsidRPr="00970519" w14:paraId="41A5A0DA" w14:textId="77777777" w:rsidTr="00012DD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="654872F8" w14:textId="77777777" w:rsidR="00D46ED0" w:rsidRPr="00970519" w:rsidRDefault="006B2B45" w:rsidP="00E54D08">
+          <w:p w14:paraId="702474E6" w14:textId="77777777" w:rsidR="000D0C62" w:rsidRPr="00970519" w:rsidRDefault="000D0C62" w:rsidP="00012DD4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="142" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00970519">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ALGEMENE GEGEVENS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D46ED0" w:rsidRPr="00970519" w14:paraId="22B84043" w14:textId="77777777" w:rsidTr="00353485">
+      <w:tr w:rsidR="000D0C62" w:rsidRPr="00970519" w14:paraId="2E2D8475" w14:textId="77777777" w:rsidTr="00012DD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BE71851" w14:textId="77777777" w:rsidR="00D46ED0" w:rsidRPr="00970519" w:rsidRDefault="00D46ED0" w:rsidP="00E54D08">
+          <w:p w14:paraId="0A18AA6F" w14:textId="77777777" w:rsidR="000D0C62" w:rsidRPr="00970519" w:rsidRDefault="000D0C62" w:rsidP="00012DD4">
             <w:pPr>
               <w:ind w:left="142" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B9CD2C9" w14:textId="77777777" w:rsidR="00D46ED0" w:rsidRPr="00970519" w:rsidRDefault="00AD215F" w:rsidP="00E54D08">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:p w14:paraId="6F4F12A1" w14:textId="77777777" w:rsidR="000D0C62" w:rsidRPr="00970519" w:rsidRDefault="000D0C62" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00970519">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:t>Projectnummer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="478A8E11" w14:textId="77777777" w:rsidR="000D0C62" w:rsidRPr="00970519" w:rsidRDefault="000D0C62" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>rojectnummer:</w:t>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29790B74" w14:textId="77777777" w:rsidR="000D0C62" w:rsidRPr="00970519" w:rsidRDefault="000D0C62" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:ind w:left="142" w:hanging="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="4FCFEC21" w14:textId="77777777" w:rsidR="00D46ED0" w:rsidRPr="00970519" w:rsidRDefault="00D46ED0" w:rsidP="00E54D08">
+            <w:r w:rsidRPr="00970519">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Startdatum van het project:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23B91C7C" w14:textId="77777777" w:rsidR="000D0C62" w:rsidRPr="00970519" w:rsidRDefault="000D0C62" w:rsidP="00012DD4">
             <w:pPr>
               <w:ind w:left="142" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F86957F" w14:textId="77777777" w:rsidR="000D0C62" w:rsidRPr="00970519" w:rsidRDefault="000D0C62" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:ind w:left="142" w:hanging="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00970519">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Startdatum van het project:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="76A29FA7" w14:textId="77777777" w:rsidR="00D46ED0" w:rsidRPr="00970519" w:rsidRDefault="00D46ED0" w:rsidP="00E54D08">
+              <w:t>Uw naam en organisatie:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3921D173" w14:textId="77777777" w:rsidR="000D0C62" w:rsidRPr="00970519" w:rsidRDefault="000D0C62" w:rsidP="00012DD4">
             <w:pPr>
               <w:ind w:left="142" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="57D3B890" w14:textId="77777777" w:rsidR="00D46ED0" w:rsidRPr="00970519" w:rsidRDefault="00D46ED0" w:rsidP="00E54D08">
+          <w:p w14:paraId="616CF7FA" w14:textId="77777777" w:rsidR="000D0C62" w:rsidRPr="00970519" w:rsidRDefault="000D0C62" w:rsidP="00012DD4">
             <w:pPr>
               <w:ind w:left="142" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00970519">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uw naam en </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:t xml:space="preserve">Datum van dit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>organisatie</w:t>
+              <w:t>eind</w:t>
             </w:r>
             <w:r w:rsidRPr="00970519">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="705C3F8E" w14:textId="77777777" w:rsidR="00D46ED0" w:rsidRPr="00970519" w:rsidRDefault="00D46ED0" w:rsidP="00E54D08">
+              <w:t>verslag:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C720B70" w14:textId="77777777" w:rsidR="000D0C62" w:rsidRPr="00970519" w:rsidRDefault="000D0C62" w:rsidP="00012DD4">
             <w:pPr>
               <w:ind w:left="142" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...45 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00342EC8" w:rsidRPr="00970519" w14:paraId="5F412BBF" w14:textId="77777777" w:rsidTr="00072AF8">
+      <w:tr w:rsidR="000D0C62" w:rsidRPr="00970519" w14:paraId="4BE98D4B" w14:textId="77777777" w:rsidTr="00012DD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="118610DA" w14:textId="77777777" w:rsidR="00342EC8" w:rsidRPr="00342EC8" w:rsidRDefault="00342EC8" w:rsidP="00E54D08">
+          <w:p w14:paraId="233F3BE5" w14:textId="77777777" w:rsidR="000D0C62" w:rsidRPr="000D0C62" w:rsidRDefault="000D0C62" w:rsidP="00012DD4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> EN VERLOOP</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>BEREIKEN VAN HET INNOVATIEDOEL EN VERLOOP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00342EC8" w:rsidRPr="00970519" w14:paraId="21B37CA8" w14:textId="77777777" w:rsidTr="00AF0931">
+      <w:tr w:rsidR="000D0C62" w:rsidRPr="00970519" w14:paraId="59DE5CCB" w14:textId="77777777" w:rsidTr="00012DD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="62383333" w14:textId="77777777" w:rsidR="004B5540" w:rsidRDefault="004B5540" w:rsidP="004B5540">
+          <w:p w14:paraId="59DE4C90" w14:textId="739F2494" w:rsidR="000D0C62" w:rsidRDefault="001C61EF" w:rsidP="00012DD4">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00970519">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1520770431"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E94579">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="000D0C62" w:rsidRPr="00970519">
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="000D0C62" w:rsidRPr="004B5540">
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>het innovatiedoel werd volledig bereikt of zelfs beter dan vooropgesteld</w:t>
+            </w:r>
+            <w:r w:rsidR="000D0C62">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="402C13BE" w14:textId="3AD62E15" w:rsidR="000D0C62" w:rsidRPr="00970519" w:rsidRDefault="00E94579" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-546525684"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="000D0C62" w:rsidRPr="00970519">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004B5540">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="000D0C62" w:rsidRPr="004B5540">
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>het innovatiedoel werd volledig bereikt of zelfs beter dan vooropgesteld</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:t>het innovatiedoel werd grotendeels bereikt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75FE3B48" w14:textId="3B94BBCA" w:rsidR="000D0C62" w:rsidRPr="00970519" w:rsidRDefault="00E94579" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-68350096"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="000D0C62" w:rsidRPr="00970519">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="000D0C62" w:rsidRPr="00970519">
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="000D0C62" w:rsidRPr="004B5540">
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...57 lines deleted...]
-              </w:rPr>
               <w:t>het innovatiedoel werd slechts gedeeltelijk bereikt met nuttige deelresultaten</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6751CDBA" w14:textId="77777777" w:rsidR="00525D3D" w:rsidRDefault="00525D3D" w:rsidP="00525D3D">
+          <w:p w14:paraId="35354280" w14:textId="27EC0CF5" w:rsidR="000D0C62" w:rsidRDefault="00E94579" w:rsidP="00012DD4">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00970519">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1091228799"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="000D0C62" w:rsidRPr="00970519">
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="000D0C62" w:rsidRPr="004B5540">
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>het innovatiedoel werd niet bereikt; er zijn geen nuttige resultaten</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="484E48E3" w14:textId="77777777" w:rsidR="004B5540" w:rsidRDefault="004B5540" w:rsidP="00525D3D">
+          <w:p w14:paraId="57450064" w14:textId="77777777" w:rsidR="000D0C62" w:rsidRDefault="000D0C62" w:rsidP="00012DD4">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E4F1104" w14:textId="77777777" w:rsidR="00342EC8" w:rsidRDefault="00342EC8" w:rsidP="00342EC8">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:p w14:paraId="0D2CD8A5" w14:textId="77777777" w:rsidR="000D0C62" w:rsidRDefault="000D0C62" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Geef de belangrijkste resultaten en bespreek duidelijk in welke mate het innovatiedoel is bereikt. Maak eventueel onderscheid tussen verschillende deeldoelstellingen. Licht in het bijzonder de belangrijke afwijkingen toe t.o.v. het oorspronkelijk innovatiedoel toe en beschrijf hun impact.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A4CBD84" w14:textId="77777777" w:rsidR="00342EC8" w:rsidRDefault="00342EC8" w:rsidP="00342EC8">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:p w14:paraId="0C7FDD07" w14:textId="77777777" w:rsidR="000D0C62" w:rsidRDefault="000D0C62" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="204F1A08" w14:textId="77777777" w:rsidR="000D0C62" w:rsidRDefault="000D0C62" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Beschrijf de resultaten zoveel mogelijk in de vorm van concrete en verifieerbare gegevens, verwijzend bronnen zoals productinformatie, octrooien, extern beschikbare gegevens, publicaties etc.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15A65922" w14:textId="77777777" w:rsidR="000D0C62" w:rsidRDefault="000D0C62" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29B637FB" w14:textId="77777777" w:rsidR="000D0C62" w:rsidRDefault="000D0C62" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Indien u reeds eerder informatie over de uitvoering heeft ingestuurd, kan u daar naar verwijzen en moet die informatie niet opnieuw worden ingestuurd.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E8E6EBA" w14:textId="77777777" w:rsidR="000D0C62" w:rsidRDefault="000D0C62" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="493AA78B" w14:textId="77777777" w:rsidR="000D0C62" w:rsidRPr="00970519" w:rsidRDefault="000D0C62" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...66 lines deleted...]
-          <w:p w14:paraId="748B5E74" w14:textId="77777777" w:rsidR="00342EC8" w:rsidRDefault="00342EC8" w:rsidP="00E54D08">
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Indien er belangrijke wijzigingen zijn in de uitvoering van het project of bepaalde doelstellingen niet werden behaald gelieve hierin verder in detail te treden en de alternatieve activiteiten of pistes te verduidelijken.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A3A4E65" w14:textId="77777777" w:rsidR="000D0C62" w:rsidRDefault="000D0C62" w:rsidP="00012DD4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B42EB17" w14:textId="650366F1" w:rsidR="00C74A4E" w:rsidRDefault="00C74A4E" w:rsidP="747FB12C">
+    <w:p w14:paraId="4FF8153F" w14:textId="77777777" w:rsidR="00072862" w:rsidRDefault="000D0C62" w:rsidP="000D0C62">
       <w:pPr>
-        <w:rPr>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Deel B : Eindverslag m.b.t. vervolgtraject</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5379" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9747"/>
+        <w:gridCol w:w="10351"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D46ED0" w:rsidRPr="00970519" w14:paraId="3E4AD46A" w14:textId="77777777" w:rsidTr="00AE32E8">
+      <w:tr w:rsidR="00072862" w:rsidRPr="00970519" w14:paraId="5B9B865B" w14:textId="77777777" w:rsidTr="00012DD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6B7D3AEF" w14:textId="77777777" w:rsidR="00D46ED0" w:rsidRPr="00342EC8" w:rsidRDefault="00342EC8" w:rsidP="00342EC8">
+          <w:p w14:paraId="7B53DEE9" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="00072862" w:rsidRDefault="00072862" w:rsidP="00012DD4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>VOORUITZICHTEN, REKENING HOUDEND MET DE RESULTATEN VAN HET PROJECT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D46ED0" w:rsidRPr="00970519" w14:paraId="303281A2" w14:textId="77777777" w:rsidTr="00AE32E8">
+      <w:tr w:rsidR="00072862" w:rsidRPr="00970519" w14:paraId="177ADC11" w14:textId="77777777" w:rsidTr="00012DD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57C3CE6F" w14:textId="77777777" w:rsidR="005C0FD7" w:rsidRDefault="005C0FD7" w:rsidP="005C0FD7">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:p w14:paraId="787E38AE" w14:textId="77777777" w:rsidR="00072862" w:rsidRDefault="00072862" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58C6257E" w14:textId="169344B4" w:rsidR="00072862" w:rsidRPr="00780EC2" w:rsidRDefault="00072862" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1473DFE3">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Kijkend naar de resultaten van uw project, plant u nog verder te investeren in tijd en middelen om vanuit deze resultaten naar één of meerdere </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>toepasbare</w:t>
             </w:r>
             <w:r w:rsidRPr="1473DFE3">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> innovaties (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">zoals een </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="1473DFE3">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>commercialiseerbaar</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">commercialiseerbaar product of dienst, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
             <w:r w:rsidRPr="1473DFE3">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> product of dienst, </w:t>
+              <w:t xml:space="preserve">ingebruikname </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">de </w:t>
+              <w:t xml:space="preserve">van een </w:t>
             </w:r>
             <w:r w:rsidRPr="1473DFE3">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ingebruikname </w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>nieuw of verbeterd proces, …) te komen?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EA50B32" w14:textId="77777777" w:rsidR="0072583D" w:rsidRPr="0072583D" w:rsidRDefault="0072583D" w:rsidP="0072583D">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:p w14:paraId="44992725" w14:textId="35A75917" w:rsidR="00072862" w:rsidRPr="0072583D" w:rsidRDefault="00E94579" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="830717320"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00072862">
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="0072583D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="00072862" w:rsidRPr="0072583D">
+              <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Neen, want (meerdere antwoorden mogelijk):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77464FBA" w14:textId="77777777" w:rsidR="0072583D" w:rsidRPr="0072583D" w:rsidRDefault="0072583D" w:rsidP="0072583D">
+          <w:p w14:paraId="427F7E26" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="0072583D" w:rsidRDefault="00072862" w:rsidP="00072862">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072583D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>de projectresultaten zijn onvoldoende om nog verdere investering hierin te overwegen of te verantwoorden</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F6D85CF" w14:textId="77777777" w:rsidR="0072583D" w:rsidRPr="0072583D" w:rsidRDefault="0072583D" w:rsidP="0072583D">
+          <w:p w14:paraId="30174B20" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="0072583D" w:rsidRDefault="00072862" w:rsidP="00072862">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072583D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>de marktsituatie is dermate gewijzigd dat verdere investering hierin niet langer zinvol is</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07B33E21" w14:textId="77777777" w:rsidR="0072583D" w:rsidRPr="0072583D" w:rsidRDefault="0072583D" w:rsidP="0072583D">
+          <w:p w14:paraId="08A9E3DE" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="0072583D" w:rsidRDefault="00072862" w:rsidP="00072862">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072583D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>onze bedrijfsstrategie is gewijzigd en dit valt niet langer binnen onze scope</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="026328FF" w14:textId="77777777" w:rsidR="0072583D" w:rsidRDefault="0072583D" w:rsidP="0072583D">
+          <w:p w14:paraId="78977BEF" w14:textId="77777777" w:rsidR="00072862" w:rsidRDefault="00072862" w:rsidP="00072862">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072583D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>andere: …</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31286A2C" w14:textId="77777777" w:rsidR="0072583D" w:rsidRPr="0072583D" w:rsidRDefault="0072583D" w:rsidP="0072583D">
-[...9 lines deleted...]
-          <w:p w14:paraId="767DE1EA" w14:textId="77777777" w:rsidR="0072583D" w:rsidRDefault="0072583D" w:rsidP="0072583D">
+          <w:p w14:paraId="667A7A2E" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="0072583D" w:rsidRDefault="00072862" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B4FD9C5" w14:textId="2666FC78" w:rsidR="00072862" w:rsidRPr="0072583D" w:rsidRDefault="00072862" w:rsidP="00780EC2">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072583D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Licht uw antwoord verder toe.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5650CD3C" w14:textId="77777777" w:rsidR="0072583D" w:rsidRPr="0072583D" w:rsidRDefault="0072583D" w:rsidP="0072583D">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:p w14:paraId="51622DD0" w14:textId="3240391D" w:rsidR="00072862" w:rsidRPr="0072583D" w:rsidRDefault="00E94579" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="978038531"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00072862">
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>□</w:t>
-            </w:r>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00072862" w:rsidRPr="0072583D">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja, we gaan nog verder investeren hierin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E8456D6" w14:textId="77777777" w:rsidR="00072862" w:rsidRDefault="00072862" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="1240B270" w14:textId="77777777" w:rsidR="0072583D" w:rsidRDefault="0072583D" w:rsidP="0072583D">
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Bespreek, vertrekkende van de resultaten van het project, hoe de resultaten zullen gebruikt (gevaloriseerd) worden. Behandel daarbij zeker de volgende aspecten:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76041426" w14:textId="77777777" w:rsidR="00072862" w:rsidRDefault="00072862" w:rsidP="00012DD4">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="3D77D322" w14:textId="77777777" w:rsidR="0072583D" w:rsidRDefault="0072583D" w:rsidP="0072583D">
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1585EFCA" w14:textId="77777777" w:rsidR="00072862" w:rsidRDefault="00072862" w:rsidP="00072862">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>het verdere traject (risico’s, planning, kosten, …);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38EBA1BC" w14:textId="77777777" w:rsidR="0072583D" w:rsidRDefault="0072583D" w:rsidP="0072583D">
+          <w:p w14:paraId="4E4CE722" w14:textId="77777777" w:rsidR="00072862" w:rsidRDefault="00072862" w:rsidP="00072862">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>de vertaling van de resultaten naar concrete processen/producten/diensten;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42A86FBB" w14:textId="77777777" w:rsidR="0072583D" w:rsidRDefault="0072583D" w:rsidP="0072583D">
+          <w:p w14:paraId="774BD984" w14:textId="77777777" w:rsidR="00072862" w:rsidRDefault="00072862" w:rsidP="00072862">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>de marktkansen/vooruitzichten van deze innovaties;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52D328E2" w14:textId="77777777" w:rsidR="0072583D" w:rsidRDefault="0072583D" w:rsidP="0072583D">
+          <w:p w14:paraId="33E498D0" w14:textId="77777777" w:rsidR="00072862" w:rsidRDefault="00072862" w:rsidP="00072862">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>steuninstrumenten die worden voorbereid dankzij de projectresultaten;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09D438AD" w14:textId="77777777" w:rsidR="0072583D" w:rsidRDefault="0072583D" w:rsidP="0072583D">
+          <w:p w14:paraId="63C720C7" w14:textId="77777777" w:rsidR="00072862" w:rsidRDefault="00072862" w:rsidP="00072862">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>vervolgfinanciering die wordt voorbereid;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D8EFEC5" w14:textId="77777777" w:rsidR="0072583D" w:rsidRPr="0072583D" w:rsidRDefault="0072583D" w:rsidP="0072583D">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:p w14:paraId="69415B7D" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="0072583D" w:rsidRDefault="00072862" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43480FA1" w14:textId="3B9C4E7A" w:rsidR="002568F4" w:rsidRPr="00E222FB" w:rsidRDefault="00E94579" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="544804671"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00072862">
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="0072583D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="00072862" w:rsidRPr="0072583D">
+              <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>We zijn reeds op de markt met onze projectresultaten of de resultaten zijn reeds geïmplementeerd in onze processen.  Licht uw antwoord verder toe.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18FF5FA4" w14:textId="77777777" w:rsidR="0041210D" w:rsidRPr="003975A8" w:rsidRDefault="0041210D" w:rsidP="747FB12C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:p w14:paraId="641081D4" w14:textId="77777777" w:rsidR="00072862" w:rsidRDefault="00072862" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="747FB12C">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...77 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:t>Geef een update van de verwachte economische groei tijdens de 5 jaar na het einde van het project, binnen jouw bedrijf in Vlaanderen en eventueel bij andere Vlaamse bedrijven (in een bijkomende tabel).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68519B2C" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="001129AD" w:rsidRDefault="00072862" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9492" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1582"/>
               <w:gridCol w:w="1582"/>
               <w:gridCol w:w="1582"/>
               <w:gridCol w:w="1582"/>
               <w:gridCol w:w="1582"/>
               <w:gridCol w:w="1582"/>
             </w:tblGrid>
-            <w:tr w:rsidR="003975A8" w:rsidRPr="003975A8" w14:paraId="0745E588" w14:textId="77777777" w:rsidTr="00AE32E8">
+            <w:tr w:rsidR="00072862" w:rsidRPr="003975A8" w14:paraId="1DF0453B" w14:textId="77777777" w:rsidTr="00012DD4">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="4472C4"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="18D413A8" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="001129AD" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="1DBADC2D" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="001129AD" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="4472C4"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1B02D9CB" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="001129AD" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="249D611F" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="001129AD" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="001129AD">
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:rFonts w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FFFFFF" w:themeColor="light1"/>
                       <w:kern w:val="24"/>
                       <w:sz w:val="20"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                     <w:t>Jaar 1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="4472C4"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5769F857" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="003975A8" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="44A3B3A2" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="003975A8" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:highlight w:val="yellow"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="001129AD">
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:rFonts w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FFFFFF" w:themeColor="light1"/>
                       <w:kern w:val="24"/>
                       <w:sz w:val="20"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                     <w:t>Jaar 2</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="4472C4"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="17691945" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="001129AD" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="572F31BB" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="001129AD" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="001129AD">
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:rFonts w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FFFFFF" w:themeColor="light1"/>
                       <w:kern w:val="24"/>
                       <w:sz w:val="20"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                     <w:t>Jaar 3</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="4472C4"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="35FB229D" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="001129AD" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="4893B1A5" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="001129AD" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="001129AD">
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:rFonts w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FFFFFF" w:themeColor="light1"/>
                       <w:kern w:val="24"/>
                       <w:sz w:val="20"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                     <w:t>Jaar 4</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="4472C4"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7E6BC3DD" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="001129AD" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="6512D132" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="001129AD" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="001129AD">
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:rFonts w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FFFFFF" w:themeColor="light1"/>
                       <w:kern w:val="24"/>
                       <w:sz w:val="20"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                     <w:t>Jaar 5</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="003975A8" w:rsidRPr="003975A8" w14:paraId="4F0D8359" w14:textId="77777777" w:rsidTr="00AE32E8">
+            <w:tr w:rsidR="00072862" w:rsidRPr="003975A8" w14:paraId="7EA02C41" w14:textId="77777777" w:rsidTr="00012DD4">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="CFD5EA"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1F8349C8" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="001129AD" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="259CA8A6" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="001129AD" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="001129AD">
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="dark1"/>
                       <w:kern w:val="24"/>
                       <w:sz w:val="20"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                     <w:t>Omzet</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="CFD5EA"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="0AB23A0D" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="001129AD" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="05FEB556" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="001129AD" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="CFD5EA"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7269C7A2" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="003975A8" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="177F4D3B" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="003975A8" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:highlight w:val="yellow"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="CFD5EA"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5F1C738E" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="003975A8" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="09C291A0" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="003975A8" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:highlight w:val="yellow"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="CFD5EA"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="618A0964" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="003975A8" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="08595BA7" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="003975A8" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:highlight w:val="yellow"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="CFD5EA"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="0797365F" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="003975A8" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="671DD5CE" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="003975A8" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:highlight w:val="yellow"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="003975A8" w:rsidRPr="003975A8" w14:paraId="65ABFB14" w14:textId="77777777" w:rsidTr="00AE32E8">
+            <w:tr w:rsidR="00072862" w:rsidRPr="003975A8" w14:paraId="787AB656" w14:textId="77777777" w:rsidTr="00012DD4">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E9EBF5"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5474C6F2" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="001129AD" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="61CEB372" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="001129AD" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="001129AD">
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="dark1"/>
                       <w:kern w:val="24"/>
                       <w:sz w:val="20"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                     <w:t>Werknemers</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E9EBF5"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1F01150C" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="001129AD" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="51C703BD" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="001129AD" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E9EBF5"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="07912CC1" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="003975A8" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="5AE75601" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="003975A8" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:highlight w:val="yellow"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E9EBF5"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="676E8ED9" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="003975A8" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="77DB573A" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="003975A8" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:highlight w:val="yellow"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E9EBF5"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="176B1784" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="003975A8" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="34AE375E" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="003975A8" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:highlight w:val="yellow"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E9EBF5"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="0271E006" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="003975A8" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="1A8EEF30" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="003975A8" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:highlight w:val="yellow"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="003975A8" w:rsidRPr="003975A8" w14:paraId="63E29214" w14:textId="77777777" w:rsidTr="00AE32E8">
+            <w:tr w:rsidR="00072862" w:rsidRPr="003975A8" w14:paraId="29DF8D20" w14:textId="77777777" w:rsidTr="00012DD4">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="CFD5EA"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="11CC1140" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="001129AD" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="16B20066" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="001129AD" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="001129AD">
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:rFonts w:cs="Calibri"/>
                       <w:color w:val="000000" w:themeColor="dark1"/>
                       <w:kern w:val="24"/>
                       <w:sz w:val="20"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                     <w:t>Investeringen</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="CFD5EA"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5CBE8CB4" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="001129AD" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="45C605F9" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="001129AD" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="CFD5EA"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1528C809" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="003975A8" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="58DFEEC8" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="003975A8" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="CFD5EA"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="588EB14C" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="003975A8" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="21D859E1" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="003975A8" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="CFD5EA"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="75349B01" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="003975A8" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="03FCE3CF" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="003975A8" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="CFD5EA"/>
                   <w:tcMar>
                     <w:top w:w="72" w:type="dxa"/>
                     <w:left w:w="144" w:type="dxa"/>
                     <w:bottom w:w="72" w:type="dxa"/>
                     <w:right w:w="144" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7E2B72DD" w14:textId="77777777" w:rsidR="00416629" w:rsidRPr="003975A8" w:rsidRDefault="00416629" w:rsidP="00416629">
+                <w:p w14:paraId="17BC323A" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="003975A8" w:rsidRDefault="00072862" w:rsidP="00012DD4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:lang w:eastAsia="nl-BE"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="0DDEC932" w14:textId="77777777" w:rsidR="005C0FD7" w:rsidRPr="003975A8" w:rsidRDefault="005C0FD7" w:rsidP="005C0FD7">
-[...23 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:p w14:paraId="29D2F8E0" w14:textId="77777777" w:rsidR="00072862" w:rsidRDefault="00072862" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DA2707C" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="0072583D" w:rsidRDefault="00072862" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072583D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MAATSCHAPPELIJKE </w:t>
             </w:r>
-            <w:r w:rsidR="00AD17B1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>IMPACT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41068E17" w14:textId="24608268" w:rsidR="004A5EFE" w:rsidRPr="00970519" w:rsidRDefault="005C73B0" w:rsidP="004A5EFE">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:p w14:paraId="7BC2155E" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="00970519" w:rsidRDefault="00072862" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Geef ook een update van de te verwachten maatschappelijke impact</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0072583D">
+              <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="00AD17B1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r>
+              <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">impact op </w:t>
             </w:r>
-            <w:r w:rsidR="0072583D" w:rsidRPr="0072583D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0072583D">
+              <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">klimaat, milieu, energie, circulaire economie, gezondheid, voeding, onderwijs,  mobiliteit, …) </w:t>
             </w:r>
-            <w:r w:rsidR="00AD17B1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r>
+              <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>bij</w:t>
             </w:r>
-            <w:r w:rsidR="0072583D" w:rsidRPr="0072583D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0072583D">
+              <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> valorisatie van de projectresultaten.  Hoe manifesteert deze impact zich en in welke (kwalitatief benaderde) omvang?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3385D469" w14:textId="77777777" w:rsidR="00EE2CB3" w:rsidRPr="00970519" w:rsidRDefault="00EE2CB3">
+          <w:p w14:paraId="5FBAAC8F" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="00970519" w:rsidRDefault="00072862" w:rsidP="00012DD4">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092542C" w:rsidRPr="00970519" w14:paraId="58DE1144" w14:textId="77777777" w:rsidTr="00AE32E8">
+      <w:tr w:rsidR="00072862" w:rsidRPr="00970519" w14:paraId="7E986D0C" w14:textId="77777777" w:rsidTr="00012DD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1CA3F441" w14:textId="77777777" w:rsidR="0092542C" w:rsidRPr="005C0FD7" w:rsidRDefault="005C0FD7" w:rsidP="007C3911">
+          <w:p w14:paraId="5F594427" w14:textId="77777777" w:rsidR="00072862" w:rsidRPr="00072862" w:rsidRDefault="00072862" w:rsidP="00012DD4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>TOELICHTINGEN OF BIJKOMENDE COMMENTAAR (facultatief)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092542C" w:rsidRPr="00970519" w14:paraId="7AB50B11" w14:textId="77777777" w:rsidTr="00AE32E8">
+      <w:tr w:rsidR="00072862" w:rsidRPr="00970519" w14:paraId="2C197905" w14:textId="77777777" w:rsidTr="00012DD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A494B9F" w14:textId="77777777" w:rsidR="0092542C" w:rsidRPr="00970519" w:rsidRDefault="0092542C" w:rsidP="00FE5D68">
-[...13 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="67B5D222" w14:textId="77777777" w:rsidR="00F9023A" w:rsidRDefault="00F9023A" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77A937E9" w14:textId="77777777" w:rsidR="00072862" w:rsidRDefault="00072862" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Geef hier, indien u dit nuttig vindt, commentaren die u niet elders in het formulier kon opnemen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C74DFA9" w14:textId="77777777" w:rsidR="0092542C" w:rsidRPr="00970519" w:rsidRDefault="0092542C" w:rsidP="00E54D08">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:p w14:paraId="40843CB3" w14:textId="7EA6FFF2" w:rsidR="00F9023A" w:rsidRPr="00970519" w:rsidRDefault="00F9023A" w:rsidP="00012DD4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E767F9E" w14:textId="77777777" w:rsidR="00301DB7" w:rsidRPr="00635C98" w:rsidRDefault="00301DB7" w:rsidP="0097231E"/>
-[...10 lines deleted...]
-      <w:titlePg/>
+    <w:p w14:paraId="3BB4B6BD" w14:textId="21A848A8" w:rsidR="0019462C" w:rsidRDefault="0019462C" w:rsidP="000D0C62">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D46F252" w14:textId="77777777" w:rsidR="009636F1" w:rsidRDefault="009636F1" w:rsidP="000107F1">
+      <w:pPr>
+        <w:sectPr w:rsidR="009636F1" w:rsidSect="00CA4176">
+          <w:headerReference w:type="even" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:pgNumType w:start="2"/>
+          <w:cols w:space="284"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25CB3E42" w14:textId="77777777" w:rsidR="000107F1" w:rsidRPr="000107F1" w:rsidRDefault="136A1D6F" w:rsidP="584A88C9">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29BF398D" wp14:editId="280F9A7C">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>5721</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7556400" cy="10680558"/>
+            <wp:effectExtent l="0" t="0" r="635" b="635"/>
+            <wp:wrapNone/>
+            <wp:docPr id="879834914" name="Afbeelding 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="879834914" name="Afbeelding 5"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7556400" cy="10680558"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:extLst>
+                      <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
+                        <ma14:placeholderFlag xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="000107F1" w:rsidRPr="000107F1" w:rsidSect="0035561A">
+      <w:headerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="even" r:id="rId22"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgNumType w:start="2"/>
+      <w:cols w:space="284"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78892FD9" w14:textId="77777777" w:rsidR="00ED56B7" w:rsidRDefault="00ED56B7" w:rsidP="00301DB7">
+    <w:p w14:paraId="00878163" w14:textId="77777777" w:rsidR="00915920" w:rsidRDefault="00915920" w:rsidP="007918E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34D8EFD2" w14:textId="77777777" w:rsidR="00ED56B7" w:rsidRDefault="00ED56B7" w:rsidP="00301DB7">
+    <w:p w14:paraId="3B9EDB1D" w14:textId="77777777" w:rsidR="00915920" w:rsidRDefault="00915920" w:rsidP="007918E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Grande">
+    <w:altName w:val="Segoe UI"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...47 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="296F16D1" w14:textId="77777777" w:rsidR="003975A8" w:rsidRDefault="003975A8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7EE67D15" w14:textId="77777777" w:rsidR="009636F1" w:rsidRPr="009636F1" w:rsidRDefault="00F6742A" w:rsidP="00F6742A">
     <w:pPr>
-      <w:pStyle w:val="Voettekst"/>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360" w:firstLine="360"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00F6742A">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00F6742A">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00F6742A">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F6742A">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="009636F1">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Titel document</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="009636F1">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>AGENTSCHAPONDERNEMEN.be</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="5AEEB672" w14:textId="77777777" w:rsidR="008B4C23" w:rsidRPr="008B4C23" w:rsidRDefault="008B4C23">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67D19BA4" w14:textId="77777777" w:rsidR="008B7765" w:rsidRDefault="008B7765" w:rsidP="008B7765">
     <w:pPr>
-      <w:pStyle w:val="Voettekst"/>
-[...46 lines deleted...]
-      <w:pStyle w:val="Voettekst"/>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9406"/>
+        <w:tab w:val="right" w:pos="9632"/>
+      </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="43F34C00" w14:textId="1EA461D0" w:rsidR="00454583" w:rsidRDefault="003D4998">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="710A0254" w14:textId="77777777" w:rsidR="00F6742A" w:rsidRPr="00F6742A" w:rsidRDefault="00F6742A" w:rsidP="00F6742A">
     <w:pPr>
-      <w:pStyle w:val="Voettekst"/>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360" w:firstLine="360"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00F6742A">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00F6742A">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00F6742A">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="nl-BE"/>
-[...49 lines deleted...]
-    </w:r>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F6742A">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="009636F1">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Titel document</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="009636F1">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>AGENTSCHAPONDERNEMEN.be</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2237302A" w14:textId="3BD11D34" w:rsidR="00F6742A" w:rsidRPr="00916D90" w:rsidRDefault="00780EC2" w:rsidP="00916D90">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9406"/>
+        <w:tab w:val="right" w:pos="9639"/>
+      </w:tabs>
+      <w:ind w:right="-7"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="nl-BE"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="003628E7">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="000533FC">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="003628E7">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00780EC2">
+      <w:rPr>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="nl-BE"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003628E7">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="000533FC">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">    VLAIO Template </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>eindverslag voor ISS</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000533FC">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> – versie </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>september 2021</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000533FC">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> - </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>VERTROUWELIJK</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="327326D6" w14:textId="12562CCA" w:rsidR="00F6742A" w:rsidRPr="00780EC2" w:rsidRDefault="00780EC2" w:rsidP="00780EC2">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9406"/>
+        <w:tab w:val="right" w:pos="9639"/>
+      </w:tabs>
+      <w:ind w:right="-7"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="nl-BE"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="003628E7">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="000533FC">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="003628E7">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00780EC2">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="nl-BE"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003628E7">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="000533FC">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">    VLAIO Template </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>eindverslag voor ISS</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000533FC">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> – versie </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>september 2021</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000533FC">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> - </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>VERTROUWELIJK</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BEA9C0A" w14:textId="77777777" w:rsidR="00F6742A" w:rsidRPr="00F6742A" w:rsidRDefault="00F6742A" w:rsidP="00F6742A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360" w:firstLine="360"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F6742A">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00F6742A">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00F6742A">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F6742A">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="009636F1">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Titel document</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="009636F1">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>AGENTSCHAPONDERNEMEN.be</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02AF04FF" w14:textId="77777777" w:rsidR="00F6742A" w:rsidRPr="00F6742A" w:rsidRDefault="00F6742A" w:rsidP="00F6742A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="782B80E8" w14:textId="77777777" w:rsidR="00ED56B7" w:rsidRDefault="00ED56B7" w:rsidP="00301DB7">
+    <w:p w14:paraId="7BF4FFA7" w14:textId="77777777" w:rsidR="00915920" w:rsidRDefault="00915920" w:rsidP="007918E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0659677D" w14:textId="77777777" w:rsidR="00ED56B7" w:rsidRDefault="00ED56B7" w:rsidP="00301DB7">
+    <w:p w14:paraId="10764DDD" w14:textId="77777777" w:rsidR="00915920" w:rsidRDefault="00915920" w:rsidP="007918E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="6BEBCCF5" w14:textId="77777777" w:rsidR="003975A8" w:rsidRDefault="003975A8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5511FCB5" w14:textId="77777777" w:rsidR="008B7765" w:rsidRDefault="008B7765" w:rsidP="008B7765">
     <w:pPr>
-      <w:pStyle w:val="Koptekst"/>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9406"/>
+        <w:tab w:val="right" w:pos="9632"/>
+      </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="61CB787C" w14:textId="77777777" w:rsidR="003975A8" w:rsidRDefault="003975A8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="618EFA47" w14:textId="77777777" w:rsidR="00F6742A" w:rsidRDefault="00F6742A" w:rsidP="008B7765">
     <w:pPr>
-      <w:pStyle w:val="Koptekst"/>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9406"/>
+        <w:tab w:val="right" w:pos="9632"/>
+      </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="740CE1AF" w14:textId="5443DCA0" w:rsidR="00CB5629" w:rsidRDefault="003D4998" w:rsidP="00B63EB5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1298BF67" w14:textId="77777777" w:rsidR="00F6742A" w:rsidRDefault="00F6742A">
     <w:pPr>
-      <w:pStyle w:val="Koptekst"/>
-[...64 lines deleted...]
-      <w:pStyle w:val="Koptekst"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13972A97"/>
-[...110 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C764836"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7ACE57C"/>
     <w:lvl w:ilvl="0" w:tplc="3F5AC820">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3357,852 +3210,243 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...372 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="1" w16cid:durableId="1709375672">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="90"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00301DB7"/>
-[...303 lines deleted...]
-    <w:rsid w:val="747FB12C"/>
+    <w:rsidRoot w:val="005745DF"/>
+    <w:rsid w:val="000107F1"/>
+    <w:rsid w:val="00062966"/>
+    <w:rsid w:val="00072862"/>
+    <w:rsid w:val="000D0C62"/>
+    <w:rsid w:val="00143183"/>
+    <w:rsid w:val="00145404"/>
+    <w:rsid w:val="001557E5"/>
+    <w:rsid w:val="00181B84"/>
+    <w:rsid w:val="0019462C"/>
+    <w:rsid w:val="001C61EF"/>
+    <w:rsid w:val="00201239"/>
+    <w:rsid w:val="002568F4"/>
+    <w:rsid w:val="002C50A3"/>
+    <w:rsid w:val="002D7439"/>
+    <w:rsid w:val="0030694E"/>
+    <w:rsid w:val="0035561A"/>
+    <w:rsid w:val="00372F2D"/>
+    <w:rsid w:val="003F7A53"/>
+    <w:rsid w:val="0043101F"/>
+    <w:rsid w:val="00513682"/>
+    <w:rsid w:val="005443CD"/>
+    <w:rsid w:val="00550B08"/>
+    <w:rsid w:val="00551BC4"/>
+    <w:rsid w:val="005745DF"/>
+    <w:rsid w:val="005C759C"/>
+    <w:rsid w:val="00687DB3"/>
+    <w:rsid w:val="00694BF3"/>
+    <w:rsid w:val="006B65D2"/>
+    <w:rsid w:val="006E4CD5"/>
+    <w:rsid w:val="006F4A1C"/>
+    <w:rsid w:val="007273F6"/>
+    <w:rsid w:val="00770A48"/>
+    <w:rsid w:val="00780EC2"/>
+    <w:rsid w:val="007918E4"/>
+    <w:rsid w:val="00896CDA"/>
+    <w:rsid w:val="008B5B08"/>
+    <w:rsid w:val="008B7765"/>
+    <w:rsid w:val="008E4B4A"/>
+    <w:rsid w:val="00915920"/>
+    <w:rsid w:val="00916D90"/>
+    <w:rsid w:val="009636F1"/>
+    <w:rsid w:val="009A4D9C"/>
+    <w:rsid w:val="009B6580"/>
+    <w:rsid w:val="009F0C14"/>
+    <w:rsid w:val="00A06AE7"/>
+    <w:rsid w:val="00A22290"/>
+    <w:rsid w:val="00BB760D"/>
+    <w:rsid w:val="00BC175D"/>
+    <w:rsid w:val="00BD6C0A"/>
+    <w:rsid w:val="00C460E4"/>
+    <w:rsid w:val="00C6170F"/>
+    <w:rsid w:val="00C764C5"/>
+    <w:rsid w:val="00CA4176"/>
+    <w:rsid w:val="00CE302B"/>
+    <w:rsid w:val="00CE4671"/>
+    <w:rsid w:val="00D237C3"/>
+    <w:rsid w:val="00DC6962"/>
+    <w:rsid w:val="00E14750"/>
+    <w:rsid w:val="00E222FB"/>
+    <w:rsid w:val="00E237A4"/>
+    <w:rsid w:val="00E51B48"/>
+    <w:rsid w:val="00E94579"/>
+    <w:rsid w:val="00F10D7D"/>
+    <w:rsid w:val="00F6742A"/>
+    <w:rsid w:val="00F9023A"/>
+    <w:rsid w:val="00FD1066"/>
+    <w:rsid w:val="136A1D6F"/>
+    <w:rsid w:val="584A88C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-BE"/>
+  <w:themeFontLang w:val="nl-NL" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...3 lines deleted...]
-  <w15:docId w15:val="{C3B3A3E7-ADB5-4EBA-ACED-30E4376A1385}"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="3C82842F"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{B792BD85-0B1A-4F3D-B373-C0771710D2A6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-BE" w:eastAsia="nl-BE" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4382,59 +3626,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -4492,731 +3727,520 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00301DB7"/>
+    <w:rsid w:val="00145404"/>
+    <w:pPr>
+      <w:spacing w:after="220" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kop1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Standaard"/>
-[...1 lines deleted...]
-    <w:link w:val="Kop1Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00855C73"/>
+    <w:rsid w:val="00E14750"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="720" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-      <w:sz w:val="32"/>
+      <w:color w:val="002776"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kop2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Standaard"/>
-[...1 lines deleted...]
-    <w:link w:val="Kop2Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008E24B0"/>
+    <w:rsid w:val="00062966"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:color w:val="232322"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A22290"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="26"/>
+      <w:color w:val="002776"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00062966"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E14750"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="007435" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...3 lines deleted...]
-    <w:rsid w:val="00301DB7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E14750"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="007435" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
-[...5 lines deleted...]
-    <w:rsid w:val="00301DB7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E14750"/>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:color w:val="002776"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EindnoottekstChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00301DB7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00062966"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:color w:val="232322"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A22290"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="002776"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00062966"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Eindnootmarkering">
-[...3 lines deleted...]
-    <w:rsid w:val="00301DB7"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0019462C"/>
+    <w:pPr>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="1134"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="right"/>
+    </w:pPr>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="232322"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="hoofd1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Kop2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0019462C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="232322"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00301DB7"/>
+    <w:rsid w:val="00062966"/>
     <w:pPr>
-      <w:spacing w:before="360"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:ind w:right="1134"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
-      <w:bCs w:val="0"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:smallCaps/>
+      <w:color w:val="232322"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00062966"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:smallCaps/>
+      <w:color w:val="232322"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007918E4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4703"/>
+        <w:tab w:val="right" w:pos="9406"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007918E4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
-[...3 lines deleted...]
-    <w:rsid w:val="008E24B0"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CA4176"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="4703"/>
+        <w:tab w:val="right" w:pos="9406"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CA4176"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
-[...33 lines deleted...]
-    <w:link w:val="BallontekstChar"/>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0023080D"/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="007918E4"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
-[...92 lines deleted...]
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AD215F"/>
+    <w:rsid w:val="00D237C3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-[...2 lines deleted...]
-    <w:link w:val="TekstopmerkingChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00AD215F"/>
+    <w:rsid w:val="00D237C3"/>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00AD215F"/>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA4176"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
-[...94 lines deleted...]
-      <w:lang w:eastAsia="nl-BE"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...198 lines deleted...]
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\demaeyan\OneDrive%20-%20Vlaamse%20overheid%20-%20Office%20365\00_documenten_archivering_vertaling\Sjabloon%20rapport-handleiding%20VLAIO%202025.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="VLAIO">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="009B48"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E37222"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="D10074"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="9CDCD9"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="002776"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="007AC9"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="007AC9"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="3FCFD5"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5224,51 +4248,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5335,65 +4359,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5414,171 +4438,138 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E49C83687760F84D8B636E8D7D4253D3" ma:contentTypeVersion="9" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="f07b551d716eebcb6dd818479e6d5a2e">
-[...2 lines deleted...]
-    <xsd:import namespace="53d9d32b-8368-49d9-9a34-44e321f2b855"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100515025CE11F35647A3A8CA97C51497F3" ma:contentTypeVersion="4" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="3ba36d7bde48bedde5d3dd25c7635952">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8c2bf2ae-2a71-4755-b234-6ef8e04cc699" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f7bb14aeee6ae482463acd1bb6d77cf8" ns2:_="">
+    <xsd:import namespace="8c2bf2ae-2a71-4755-b234-6ef8e04cc699"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-[...5 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2e69d9a-3566-47bf-8837-3f1a13d75a37" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8c2bf2ae-2a71-4755-b234-6ef8e04cc699" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
-      </xsd:simpleType>
-[...50 lines deleted...]
-        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -5638,129 +4629,174 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31F8EB52-87C9-41CC-BFE1-3F46ADB577B6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C38CF841-BDC9-4A9B-9FE0-3D635DB8BB80}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="a2e69d9a-3566-47bf-8837-3f1a13d75a37"/>
-    <ds:schemaRef ds:uri="53d9d32b-8368-49d9-9a34-44e321f2b855"/>
+    <ds:schemaRef ds:uri="8c2bf2ae-2a71-4755-b234-6ef8e04cc699"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8968E47E-92A0-47A2-A2E2-16D30F7E3470}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{675CFDB3-5E38-7A44-A792-F99795F9F2FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4707A65E-C703-424B-9FE5-C8B4F22515F5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4889F76F-3508-4C18-B005-B013E7B0B8AD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81E84C96-A26B-4F13-A0B6-AD685DDA0D98}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" enabled="0" method="" siteId="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Sjabloon rapport-handleiding VLAIO 2025</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3232</Characters>
+  <Pages>6</Pages>
+  <Words>544</Words>
+  <Characters>2996</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
+  <Lines>24</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>IWT</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Titel document</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3812</CharactersWithSpaces>
+  <CharactersWithSpaces>3533</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Titel document</dc:title>
   <dc:subject/>
-  <dc:creator>Leo Van de Loock</dc:creator>
+  <dc:creator>De Maeyer Annelies</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100E49C83687760F84D8B636E8D7D4253D3</vt:lpwstr>
+    <vt:lpwstr>0x010100515025CE11F35647A3A8CA97C51497F3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="xd_Signature">
+    <vt:bool>false</vt:bool>
   </property>
 </Properties>
 </file>